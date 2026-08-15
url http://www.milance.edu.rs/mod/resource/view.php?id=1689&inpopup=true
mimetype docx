--- v0 (2025-10-30)
+++ v1 (2026-08-15)
@@ -1,475 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00722844" w:rsidRDefault="005A3F28">
-[...362 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3920"/>
+        <w:gridCol w:w="8630"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00613E9A" w:rsidRPr="00613E9A" w:rsidTr="00613E9A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00613E9A" w:rsidRPr="00613E9A" w:rsidRDefault="00613E9A" w:rsidP="00613E9A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03651DAA" wp14:editId="592FA36D">
+                  <wp:extent cx="2362200" cy="2943225"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:docPr id="2" name="Picture 2" descr="https://lh6.googleusercontent.com/8U6w6e-1G8DAKgJNGJg4U-qIvDSpfAkVPu4ckDlxlOpDPjjKEQaIikDBvLhf-xtjkWDVVZ7kwEaRjy77jVmF5uirzurFUQnETefpEshd66iUCIhcs0jgdwP3hRKJZyh-eOQT7PiY"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="https://lh6.googleusercontent.com/8U6w6e-1G8DAKgJNGJg4U-qIvDSpfAkVPu4ckDlxlOpDPjjKEQaIikDBvLhf-xtjkWDVVZ7kwEaRjy77jVmF5uirzurFUQnETefpEshd66iUCIhcs0jgdwP3hRKJZyh-eOQT7PiY"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2362200" cy="2943225"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00613E9A" w:rsidRPr="00613E9A" w:rsidRDefault="00613E9A" w:rsidP="00613E9A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="139D6DEF" wp14:editId="198F1B6E">
+                  <wp:extent cx="5351296" cy="5495925"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                  <wp:docPr id="1" name="Picture 1" descr="https://lh6.googleusercontent.com/NyUlYxhSJCOP6q_up41Dg7G55hxkRZcOXGRwqNH66fwYuPPnHvPRbkOkvakDtX5V-5z75g3KAwv5EqRhUTHbqFrdCObDuBXDgfDOPCIiqaXnBju2CQhsgs8Q_IcysV_LKfqGew1I"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="https://lh6.googleusercontent.com/NyUlYxhSJCOP6q_up41Dg7G55hxkRZcOXGRwqNH66fwYuPPnHvPRbkOkvakDtX5V-5z75g3KAwv5EqRhUTHbqFrdCObDuBXDgfDOPCIiqaXnBju2CQhsgs8Q_IcysV_LKfqGew1I"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5351296" cy="5495925"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00EF5558" w:rsidRDefault="00EF5558"/>
+    <w:sectPr w:rsidR="00EF5558" w:rsidSect="006D0EDA">
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0007706F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D43E6F"/>
+    <w:rsidRoot w:val="007A3F0E"/>
+    <w:rsid w:val="00613E9A"/>
+    <w:rsid w:val="006D0EDA"/>
+    <w:rsid w:val="007A3F0E"/>
+    <w:rsid w:val="00A61959"/>
+    <w:rsid w:val="00EF5558"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -640,74 +476,89 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00613E9A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A3F28"/>
+    <w:rsid w:val="00613E9A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005A3F28"/>
+    <w:rsid w:val="00613E9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -860,92 +711,122 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00613E9A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A3F28"/>
+    <w:rsid w:val="00613E9A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005A3F28"/>
+    <w:rsid w:val="00613E9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="2084716356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1193,70 +1074,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>22</Characters>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Spremic7</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>